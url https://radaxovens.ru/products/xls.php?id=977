--- v0 (2026-08-30)
+++ v1 (2026-10-14)
@@ -47,51 +47,51 @@
   <si>
     <t>KG79MDF2</t>
   </si>
   <si>
     <t>ООО "Радакс"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>г. Волжск, ул. Промбаза, д. 1</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.radaxovens.ru</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>30.08.2026</t>
+    <t>15.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 87 319 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Напряжение</t>
   </si>
   <si>
     <t>220 - 240 V 1N~</t>
   </si>
   <si>
     <t>Мощность (кВт)</t>
   </si>
   <si>
     <t>0,3</t>
   </si>
   <si>
     <t>Размер (Ш х Г х В), мм</t>
   </si>
   <si>
     <t>792x772x434</t>
   </si>