--- v0 (2026-08-30)
+++ v1 (2026-10-14)
@@ -47,51 +47,51 @@
   <si>
     <t>Подставка для линейки печей BL и ES S24012</t>
   </si>
   <si>
     <t>ООО "Радакс"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>г. Волжск, ул. Промбаза, д. 1</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.radaxovens.ru</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>30.08.2026</t>
+    <t>15.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 25 010 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Размер (Ш х Г х В), мм</t>
   </si>
   <si>
     <t>790x869x170</t>
   </si>
   <si>
     <t>Логистическая информация</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t xml:space="preserve">Габаритные размеры в упаковке </t>
   </si>
   <si>
     <t>1000х960х350</t>
   </si>