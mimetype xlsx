--- v0 (2026-08-25)
+++ v1 (2026-10-15)
@@ -47,51 +47,51 @@
   <si>
     <t>Компактный пароконвектомат TR10DGCL</t>
   </si>
   <si>
     <t>ООО "Радакс"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>г. Волжск, ул. Промбаза, д. 1</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.radaxovens.ru</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>25.08.2026</t>
+    <t>15.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 319 559 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>инжекторный</t>
   </si>
   <si>
     <t>Управление</t>
   </si>
   <si>
     <t>цифровое</t>
   </si>
   <si>
     <t>Количество уровней</t>
   </si>
   <si>
     <t>10 GN1/1</t>
   </si>