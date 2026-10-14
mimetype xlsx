--- v0 (2026-08-30)
+++ v1 (2026-10-14)
@@ -47,51 +47,51 @@
   <si>
     <t>ASWT01</t>
   </si>
   <si>
     <t>ООО "Радакс"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>г. Волжск, ул. Промбаза, д. 1</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.radaxovens.ru</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>30.08.2026</t>
+    <t>15.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 12 302 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Производитель оставляет за собой право вносить изменения, принципиально не влияющие на эксплуатационные свойства оборудования, без предварительного уведомления.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>