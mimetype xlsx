--- v0 (2026-06-09)
+++ v1 (2026-07-24)
@@ -1,41 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
@@ -47,51 +46,51 @@
   <si>
     <t>DS10T7RL</t>
   </si>
   <si>
     <t>ООО "Радакс"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>г. Волжск, ул. Промбаза, д. 1</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.radaxovens.ru</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>09.06.2026</t>
+    <t>25.07.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 589 000 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>бойлерный</t>
   </si>
   <si>
     <t>Управление</t>
   </si>
   <si>
     <t>touch screen</t>
   </si>
   <si>
     <t>Количество уровней</t>
   </si>
   <si>
     <t>Расстояние между уровнями</t>
   </si>
@@ -221,51 +220,51 @@
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logoradax0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pg_logo0.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tmpqr0.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tmp0.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logoradax0.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/pg_logo0.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tmpqr0.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/tmp0.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1123950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Radax" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -323,51 +322,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1905000" cy="2085975"/>
+    <xdr:ext cx="1905000" cy="2105025"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="DS10T7RL" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -796,51 +795,51 @@
         <v>2</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="1"/>
       <c r="B13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="5"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="1"/>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
     </row>
-    <row r="15" spans="1:6" customHeight="1" ht="175">
+    <row r="15" spans="1:6" customHeight="1" ht="177">
       <c r="A15" s="1"/>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="1"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="1"/>
       <c r="B17" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
     </row>