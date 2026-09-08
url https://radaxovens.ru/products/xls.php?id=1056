--- v1 (2026-07-24)
+++ v2 (2026-09-08)
@@ -22,75 +22,75 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Проект</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
-    <t>DS10T7RL</t>
+    <t>Пароконвектомат DS10T7RL</t>
   </si>
   <si>
     <t>ООО "Радакс"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>г. Волжск, ул. Промбаза, д. 1</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.radaxovens.ru</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>25.07.2026</t>
+    <t>08.09.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 589 000 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>бойлерный</t>
   </si>
   <si>
     <t>Управление</t>
   </si>
   <si>
     <t>touch screen</t>
   </si>
   <si>
     <t>Количество уровней</t>
   </si>
   <si>
     <t>Расстояние между уровнями</t>
   </si>
@@ -295,81 +295,81 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="DS10T7RL" descr=""/>
+        <xdr:cNvPr id="3" name="Пароконвектомат DS10T7RL" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1905000" cy="2105025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="DS10T7RL" descr=""/>
+        <xdr:cNvPr id="4" name="Пароконвектомат DS10T7RL" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>