--- v0 (2026-07-26)
+++ v1 (2026-09-20)
@@ -47,51 +47,51 @@
   <si>
     <t>KG86MAF2</t>
   </si>
   <si>
     <t>ООО "Радакс"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>г. Волжск, ул. Промбаза, д. 1</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.radaxovens.ru</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>26.07.2026</t>
+    <t>20.09.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 86 774 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Напряжение</t>
   </si>
   <si>
     <t xml:space="preserve">230 V / 1N </t>
   </si>
   <si>
     <t>Мощность (кВт)</t>
   </si>
   <si>
     <t>0,3</t>
   </si>
   <si>
     <t>Производительность</t>
   </si>
   <si>
     <t>470/900 м3/час</t>
   </si>