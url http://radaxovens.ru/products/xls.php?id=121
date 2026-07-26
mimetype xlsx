--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -47,51 +47,51 @@
   <si>
     <t>RS8677H5S</t>
   </si>
   <si>
     <t>ООО "Радакс"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>г. Волжск, ул. Промбаза, д. 1</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.radaxovens.ru</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>08.06.2026</t>
+    <t>26.07.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 26 169 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Количество уровней</t>
   </si>
   <si>
     <t>3 TRAYS 600x400 - GN 1/1</t>
   </si>
   <si>
     <t>Расстояние между уровнями</t>
   </si>
   <si>
     <t>80 mm</t>
   </si>
   <si>
     <t>Размер (Ш х Г х В), мм</t>
   </si>
   <si>
     <t>865x770x500</t>
   </si>