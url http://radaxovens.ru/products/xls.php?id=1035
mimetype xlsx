--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -46,54 +46,54 @@
   <si>
     <t>KG86MAF1</t>
   </si>
   <si>
     <t>ООО "Радакс"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>г. Волжск, ул. Промбаза, д. 1</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://www.radaxovens.ru</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>08.06.2026</t>
-[...2 lines deleted...]
-    <t>Рекомендованная розничная цена: 128 029 руб.</t>
+    <t>26.07.2026</t>
+  </si>
+  <si>
+    <t>Рекомендованная розничная цена: 78 098 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Напряжение</t>
   </si>
   <si>
     <t>230 V / 1N - 50 / 60 Hz</t>
   </si>
   <si>
     <t>Мощность (кВт)</t>
   </si>
   <si>
     <t>0,3</t>
   </si>
   <si>
     <t>Производительность</t>
   </si>
   <si>
     <t>470/900 м3/час</t>
   </si>
   <si>
     <t>Размер (Ш х Г х В), мм</t>
   </si>